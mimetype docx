--- v0 (2026-04-20)
+++ v1 (2026-06-04)
@@ -3,476 +3,797 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="3DE1000F" w14:textId="77777777" w:rsidR="00845614" w:rsidRDefault="00D654A0" w:rsidP="008425A0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="23CDA5F1" w14:textId="77777777" w:rsidR="00845614" w:rsidRDefault="00845614" w:rsidP="008425A0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29294A04" w14:textId="7BCC0E58" w:rsidR="00D654A0" w:rsidRDefault="00D654A0" w:rsidP="00845614">
+    <w:p w14:paraId="29294A04" w14:textId="7BCC0E58" w:rsidR="00D654A0" w:rsidRPr="007C3ED4" w:rsidRDefault="00D654A0" w:rsidP="00845614">
       <w:pPr>
         <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C3ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>…../……/20…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30093DD7" w14:textId="77777777" w:rsidR="00983446" w:rsidRDefault="00D654A0" w:rsidP="00FD2417">
+    <w:p w14:paraId="30093DD7" w14:textId="77777777" w:rsidR="00983446" w:rsidRPr="007C3ED4" w:rsidRDefault="00D654A0" w:rsidP="00FD2417">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Malatya Turgut Özal Üniversitesi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D963865" w14:textId="7F6FA173" w:rsidR="00D654A0" w:rsidRDefault="00D654A0" w:rsidP="00FD2417">
+    <w:p w14:paraId="6D963865" w14:textId="7F6FA173" w:rsidR="00D654A0" w:rsidRPr="007C3ED4" w:rsidRDefault="00D654A0" w:rsidP="00FD2417">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Bilimsel Araştırma Projeleri </w:t>
       </w:r>
-      <w:r w:rsidR="00F76DF4">
+      <w:r w:rsidR="00F76DF4" w:rsidRPr="007C3ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Koordinasyon </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C3ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Birimine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36FE6BFC" w14:textId="77777777" w:rsidR="00D654A0" w:rsidRDefault="00D654A0" w:rsidP="00FD2417">
+    <w:p w14:paraId="36FE6BFC" w14:textId="77777777" w:rsidR="00D654A0" w:rsidRPr="007C3ED4" w:rsidRDefault="00D654A0" w:rsidP="00FD2417">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Malatya</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59816E99" w14:textId="77777777" w:rsidR="00D654A0" w:rsidRPr="007C3ED4" w:rsidRDefault="00D654A0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ED3BC3F" w14:textId="10ED0833" w:rsidR="007C3ED4" w:rsidRDefault="007C3ED4" w:rsidP="00D654A0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:t>Malatya</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D654A0" w:rsidRPr="007C3ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Malatya Turgut Özal Üniversitesi Bilimsel Araştırma Projeleri (BAP) Birimi tarafından ……………………………. Projeleri kapsamında </w:t>
+      </w:r>
+      <w:r w:rsidR="00C377D3" w:rsidRPr="007C3ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">destek kararı alınan ………… numaralı ve </w:t>
+      </w:r>
+      <w:r w:rsidR="00D654A0" w:rsidRPr="007C3ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……………………………. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C377D3" w:rsidRPr="007C3ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>başlıklı projenin onay</w:t>
+      </w:r>
+      <w:r w:rsidR="00663E02" w:rsidRPr="007C3ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>lı bütçesinde yer alan ek talep formunda özellikleri belirtilen</w:t>
+      </w:r>
+      <w:r w:rsidR="00663E02" w:rsidRPr="007C3ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C377D3" w:rsidRPr="007C3ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kalemlerin satın alma/harcama sürecini başlatmak istiyorum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59816E99" w14:textId="77777777" w:rsidR="00D654A0" w:rsidRDefault="00D654A0"/>
-    <w:p w14:paraId="557CCB6F" w14:textId="694D317A" w:rsidR="00D654A0" w:rsidRDefault="00D654A0" w:rsidP="00663E02">
+    <w:p w14:paraId="2F9531B9" w14:textId="2BB767BC" w:rsidR="00C377D3" w:rsidRPr="007C3ED4" w:rsidRDefault="007C3ED4" w:rsidP="00D654A0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Malatya Turgut Özal Üniversitesi Bilimsel Araştırma Projeleri (BAP) Birimi tarafından ……………………………. Projeleri kapsamında </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">destek kararı alınan ………… numaralı ve </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">……………………………. </w:t>
-[...27 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C377D3" w:rsidRPr="007C3ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Gereğini arz ederim.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5920"/>
         <w:gridCol w:w="3292"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D654A0" w14:paraId="402DA4C0" w14:textId="77777777" w:rsidTr="00D654A0">
+      <w:tr w:rsidR="00D654A0" w:rsidRPr="007C3ED4" w14:paraId="402DA4C0" w14:textId="77777777" w:rsidTr="00D654A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5920" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61658B09" w14:textId="77777777" w:rsidR="00D654A0" w:rsidRDefault="00D654A0" w:rsidP="00C377D3"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="09A15C3A" w14:textId="77777777" w:rsidR="00B15A31" w:rsidRDefault="00B15A31" w:rsidP="00C377D3"/>
+          <w:p w14:paraId="61658B09" w14:textId="77777777" w:rsidR="00D654A0" w:rsidRPr="007C3ED4" w:rsidRDefault="00D654A0" w:rsidP="00C377D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F93C97D" w14:textId="77777777" w:rsidR="00B15A31" w:rsidRPr="007C3ED4" w:rsidRDefault="00B15A31" w:rsidP="00C377D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33A5857F" w14:textId="77777777" w:rsidR="00B15A31" w:rsidRPr="007C3ED4" w:rsidRDefault="00B15A31" w:rsidP="00C377D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FFF1EBE" w14:textId="77777777" w:rsidR="00B15A31" w:rsidRPr="007C3ED4" w:rsidRDefault="00B15A31" w:rsidP="00C377D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="294B5569" w14:textId="77777777" w:rsidR="00B15A31" w:rsidRPr="007C3ED4" w:rsidRDefault="00B15A31" w:rsidP="00C377D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A1876AF" w14:textId="77777777" w:rsidR="00B15A31" w:rsidRPr="007C3ED4" w:rsidRDefault="00B15A31" w:rsidP="00C377D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="278DF3BD" w14:textId="77777777" w:rsidR="00B15A31" w:rsidRPr="007C3ED4" w:rsidRDefault="00B15A31" w:rsidP="00C377D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BCC5D2D" w14:textId="77777777" w:rsidR="00B15A31" w:rsidRPr="007C3ED4" w:rsidRDefault="00B15A31" w:rsidP="00C377D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A1F2DB6" w14:textId="77777777" w:rsidR="00B15A31" w:rsidRPr="007C3ED4" w:rsidRDefault="00B15A31" w:rsidP="00C377D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="592978F4" w14:textId="77777777" w:rsidR="00B15A31" w:rsidRPr="007C3ED4" w:rsidRDefault="00B15A31" w:rsidP="00C377D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09A15C3A" w14:textId="77777777" w:rsidR="00B15A31" w:rsidRPr="007C3ED4" w:rsidRDefault="00B15A31" w:rsidP="00C377D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3292" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E5BE4A1" w14:textId="77777777" w:rsidR="00D654A0" w:rsidRDefault="00D654A0">
+          <w:p w14:paraId="0E5BE4A1" w14:textId="1DD693B7" w:rsidR="00D654A0" w:rsidRPr="007C3ED4" w:rsidRDefault="007C3ED4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="00D654A0" w:rsidRPr="007C3ED4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>Proje Y</w:t>
             </w:r>
-            <w:r w:rsidR="00C377D3">
+            <w:r w:rsidR="00C377D3" w:rsidRPr="007C3ED4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>ürütücüsü</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D654A0" w:rsidRPr="007C3ED4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="765EB9DE" w14:textId="77777777" w:rsidR="00D654A0" w:rsidRDefault="00D654A0">
-            <w:r>
+          <w:p w14:paraId="765EB9DE" w14:textId="77777777" w:rsidR="00D654A0" w:rsidRPr="007C3ED4" w:rsidRDefault="00D654A0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C3ED4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>……………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B0D817F" w14:textId="715926A3" w:rsidR="00F33C6C" w:rsidRDefault="00D51C97">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">           </w:t>
+          <w:p w14:paraId="2B0D817F" w14:textId="3F605182" w:rsidR="00F33C6C" w:rsidRPr="007C3ED4" w:rsidRDefault="00D51C97">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C3ED4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
             </w:r>
-            <w:r w:rsidR="00F33C6C">
+            <w:r w:rsidR="007C3ED4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C3ED4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007C3ED4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C3ED4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F33C6C" w:rsidRPr="007C3ED4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>İmza</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32163BC2" w14:textId="77777777" w:rsidR="00D654A0" w:rsidRDefault="00D654A0" w:rsidP="00FD2417">
+    <w:p w14:paraId="32163BC2" w14:textId="77777777" w:rsidR="00D654A0" w:rsidRPr="007C3ED4" w:rsidRDefault="00D654A0" w:rsidP="00FD2417">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>EKLER:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A6477E" w14:textId="70D852E2" w:rsidR="00663E02" w:rsidRDefault="00B15A31" w:rsidP="00B15A31">
+    <w:p w14:paraId="39A6477E" w14:textId="70D852E2" w:rsidR="00663E02" w:rsidRPr="007C3ED4" w:rsidRDefault="00B15A31" w:rsidP="00B15A31">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>1-</w:t>
       </w:r>
-      <w:r w:rsidR="00663E02">
+      <w:r w:rsidR="00663E02" w:rsidRPr="007C3ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Talep Formu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B74A32" w14:textId="491ADBD2" w:rsidR="00663E02" w:rsidRDefault="00B15A31" w:rsidP="00FD2417">
+    <w:p w14:paraId="53B74A32" w14:textId="491ADBD2" w:rsidR="00663E02" w:rsidRPr="007C3ED4" w:rsidRDefault="00B15A31" w:rsidP="00FD2417">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00D654A0">
+      <w:r w:rsidR="00D654A0" w:rsidRPr="007C3ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00C377D3">
+      <w:r w:rsidR="00C377D3" w:rsidRPr="007C3ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Güncel teknik şartname</w:t>
       </w:r>
-      <w:r w:rsidR="003125E2">
+      <w:r w:rsidR="003125E2" w:rsidRPr="007C3ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>(ler)</w:t>
       </w:r>
-      <w:r w:rsidR="00C377D3">
+      <w:r w:rsidR="00C377D3" w:rsidRPr="007C3ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71FD9F83" w14:textId="2E2AB481" w:rsidR="00FD2417" w:rsidRDefault="00B15A31" w:rsidP="00C377D3">
+    <w:p w14:paraId="71FD9F83" w14:textId="2E2AB481" w:rsidR="00FD2417" w:rsidRPr="007C3ED4" w:rsidRDefault="00B15A31" w:rsidP="00C377D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00D654A0">
+      <w:r w:rsidR="00D654A0" w:rsidRPr="007C3ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00C377D3">
+      <w:r w:rsidR="00C377D3" w:rsidRPr="007C3ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Destekleme İlkelerinde belirtilen diğer belgeler (Seyahat için Yönetim Kurulu Kararı, Rektörlük Oluru vb.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D49E22" w14:textId="77777777" w:rsidR="00C377D3" w:rsidRDefault="00C377D3" w:rsidP="00FD2417">
+    <w:p w14:paraId="28D49E22" w14:textId="77777777" w:rsidR="00C377D3" w:rsidRPr="007C3ED4" w:rsidRDefault="00C377D3" w:rsidP="00FD2417">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00C377D3" w:rsidSect="00F457BB">
+    <w:sectPr w:rsidR="00C377D3" w:rsidRPr="007C3ED4" w:rsidSect="00F457BB">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B17F5BD" w14:textId="77777777" w:rsidR="00F457BB" w:rsidRDefault="00F457BB" w:rsidP="008425A0">
+    <w:p w14:paraId="077703BF" w14:textId="77777777" w:rsidR="001758B1" w:rsidRDefault="001758B1" w:rsidP="008425A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B5ADF0D" w14:textId="77777777" w:rsidR="00F457BB" w:rsidRDefault="00F457BB" w:rsidP="008425A0">
+    <w:p w14:paraId="10084BDA" w14:textId="77777777" w:rsidR="001758B1" w:rsidRDefault="001758B1" w:rsidP="008425A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="56AB5DEA" w14:textId="77777777" w:rsidR="008425A0" w:rsidRDefault="008425A0" w:rsidP="008425A0">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2232"/>
         <w:tab w:val="left" w:pos="3060"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
         <w:lang w:val="en-US" w:eastAsia="tr-TR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="25D0215A" w14:textId="4FDBFA36" w:rsidR="008425A0" w:rsidRDefault="008425A0" w:rsidP="008425A0">
+  <w:p w14:paraId="25D0215A" w14:textId="1E141DD4" w:rsidR="008425A0" w:rsidRDefault="008425A0" w:rsidP="008425A0">
     <w:pPr>
       <w:pStyle w:val="a0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>(Form No: FR-0155; Revizyon Tarihi: 01/09/2020; Revizyon No:00)</w:t>
+      <w:t xml:space="preserve">(Form No: FR-0155; Revizyon Tarihi: </w:t>
+    </w:r>
+    <w:r w:rsidR="00D65802">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:i/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>05/05/2026</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:i/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>; Revizyon No:0</w:t>
+    </w:r>
+    <w:r w:rsidR="00D65802">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:i/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:i/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="592CC01C" w14:textId="77777777" w:rsidR="00F457BB" w:rsidRDefault="00F457BB" w:rsidP="008425A0">
+    <w:p w14:paraId="47122F60" w14:textId="77777777" w:rsidR="001758B1" w:rsidRDefault="001758B1" w:rsidP="008425A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="463F9CE2" w14:textId="77777777" w:rsidR="00F457BB" w:rsidRDefault="00F457BB" w:rsidP="008425A0">
+    <w:p w14:paraId="475CAEC5" w14:textId="77777777" w:rsidR="001758B1" w:rsidRDefault="001758B1" w:rsidP="008425A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="-176" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1585"/>
       <w:gridCol w:w="5013"/>
       <w:gridCol w:w="1508"/>
       <w:gridCol w:w="1358"/>
     </w:tblGrid>
     <w:tr w:rsidR="008425A0" w:rsidRPr="00AE6D38" w14:paraId="7828CA89" w14:textId="77777777" w:rsidTr="00AA0CFF">
       <w:trPr>
         <w:trHeight w:val="276"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1585" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="6BFF1717" w14:textId="4AC35E1D" w:rsidR="008425A0" w:rsidRPr="00AE6D38" w:rsidRDefault="00B75C24" w:rsidP="008425A0">
           <w:pPr>
             <w:pStyle w:val="a"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
+              <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43FE4B90" wp14:editId="081F34BB">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43FE4B90" wp14:editId="081F34BB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-14605</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="873760" cy="847090"/>
                 <wp:effectExtent l="0" t="0" r="2540" b="3810"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Resim 5">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D759A033-940D-8C49-9EDB-EE85440B5098}"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="6" name="Resim 5">
@@ -511,60 +832,68 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5013" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3425B954" w14:textId="2AC4F7DC" w:rsidR="008425A0" w:rsidRPr="00AE6D38" w:rsidRDefault="008425A0" w:rsidP="00B15A31">
+        <w:p w14:paraId="3425B954" w14:textId="683CA50D" w:rsidR="008425A0" w:rsidRPr="00AE6D38" w:rsidRDefault="007C3ED4" w:rsidP="00B15A31">
           <w:pPr>
             <w:pStyle w:val="a"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve">BAP </w:t>
+          </w:r>
+          <w:r w:rsidR="008425A0">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve">SATIN ALMA </w:t>
           </w:r>
           <w:r w:rsidR="00B15A31">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t>DİLEKÇESİ</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1508" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="26439B9E" w14:textId="77777777" w:rsidR="008425A0" w:rsidRPr="00AE6D38" w:rsidRDefault="008425A0" w:rsidP="008425A0">
           <w:pPr>
@@ -741,66 +1070,66 @@
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="0D75CBAD" w14:textId="77777777" w:rsidR="008425A0" w:rsidRPr="00AE6D38" w:rsidRDefault="008425A0" w:rsidP="008425A0">
           <w:pPr>
             <w:pStyle w:val="a"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AE6D38">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>Revizyon Tarihi</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1358" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7B13591A" w14:textId="77777777" w:rsidR="008425A0" w:rsidRPr="00AE6D38" w:rsidRDefault="008425A0" w:rsidP="008425A0">
+        <w:p w14:paraId="7B13591A" w14:textId="21532623" w:rsidR="008425A0" w:rsidRPr="00AE6D38" w:rsidRDefault="00D65802" w:rsidP="008425A0">
           <w:pPr>
             <w:pStyle w:val="a"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
-            <w:t>-</w:t>
+            <w:t>05.05.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="008425A0" w:rsidRPr="00AE6D38" w14:paraId="373051E7" w14:textId="77777777" w:rsidTr="00AA0CFF">
       <w:trPr>
         <w:trHeight w:val="276"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1585" w:type="dxa"/>
           <w:vMerge/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="42835731" w14:textId="77777777" w:rsidR="008425A0" w:rsidRPr="00AE6D38" w:rsidRDefault="008425A0" w:rsidP="008425A0">
           <w:pPr>
             <w:pStyle w:val="a"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
@@ -828,66 +1157,66 @@
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="0A801CBA" w14:textId="77777777" w:rsidR="008425A0" w:rsidRPr="00AE6D38" w:rsidRDefault="008425A0" w:rsidP="008425A0">
           <w:pPr>
             <w:pStyle w:val="a"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AE6D38">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>Revizyon No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1358" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6FDAC7CF" w14:textId="77777777" w:rsidR="008425A0" w:rsidRPr="00AE6D38" w:rsidRDefault="008425A0" w:rsidP="008425A0">
+        <w:p w14:paraId="6FDAC7CF" w14:textId="2C92D338" w:rsidR="008425A0" w:rsidRPr="00AE6D38" w:rsidRDefault="00D65802" w:rsidP="008425A0">
           <w:pPr>
             <w:pStyle w:val="a"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
-            <w:t>00</w:t>
+            <w:t>01</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="008425A0" w:rsidRPr="00AE6D38" w14:paraId="6BC4F9CD" w14:textId="77777777" w:rsidTr="00AA0CFF">
       <w:trPr>
         <w:trHeight w:val="276"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1585" w:type="dxa"/>
           <w:vMerge/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="53C2CE94" w14:textId="77777777" w:rsidR="008425A0" w:rsidRPr="00AE6D38" w:rsidRDefault="008425A0" w:rsidP="008425A0">
           <w:pPr>
             <w:pStyle w:val="a"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
@@ -915,168 +1244,168 @@
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="7210F38E" w14:textId="77777777" w:rsidR="008425A0" w:rsidRPr="00AE6D38" w:rsidRDefault="008425A0" w:rsidP="008425A0">
           <w:pPr>
             <w:pStyle w:val="a"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AE6D38">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>Sayfa</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1358" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0F5C8773" w14:textId="77777777" w:rsidR="008425A0" w:rsidRPr="00AE6D38" w:rsidRDefault="008425A0" w:rsidP="008425A0">
+        <w:p w14:paraId="0F5C8773" w14:textId="687988C1" w:rsidR="008425A0" w:rsidRPr="00AE6D38" w:rsidRDefault="008425A0" w:rsidP="008425A0">
           <w:pPr>
             <w:pStyle w:val="a"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AE6D38">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00AE6D38">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00AE6D38">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00EA2332">
+          <w:r w:rsidR="00D65802">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00AE6D38">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00AE6D38">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
           <w:r w:rsidRPr="00AE6D38">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00AE6D38">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00AE6D38">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00EA2332">
+          <w:r w:rsidR="00D65802">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00AE6D38">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7EB0220F" w14:textId="77777777" w:rsidR="008425A0" w:rsidRDefault="008425A0" w:rsidP="008425A0">
     <w:pPr>
       <w:pStyle w:val="a"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="35BF758D" w14:textId="77777777" w:rsidR="008425A0" w:rsidRDefault="008425A0">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="646C554B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13DE6920"/>
     <w:lvl w:ilvl="0" w:tplc="D212B4BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1122,161 +1451,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="235094954">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="207"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C85737"/>
     <w:rsid w:val="0013475D"/>
+    <w:rsid w:val="001758B1"/>
     <w:rsid w:val="003125E2"/>
     <w:rsid w:val="003F3517"/>
     <w:rsid w:val="00404350"/>
     <w:rsid w:val="004503E1"/>
     <w:rsid w:val="00586DD6"/>
     <w:rsid w:val="006413FF"/>
     <w:rsid w:val="00660451"/>
     <w:rsid w:val="00663E02"/>
+    <w:rsid w:val="006A4A0A"/>
+    <w:rsid w:val="007C3ED4"/>
     <w:rsid w:val="008425A0"/>
     <w:rsid w:val="00845614"/>
     <w:rsid w:val="008B5A7B"/>
     <w:rsid w:val="00951026"/>
     <w:rsid w:val="00983446"/>
     <w:rsid w:val="00A6363E"/>
     <w:rsid w:val="00AA0CFF"/>
     <w:rsid w:val="00B15A31"/>
     <w:rsid w:val="00B75C24"/>
     <w:rsid w:val="00B82551"/>
     <w:rsid w:val="00C377D3"/>
     <w:rsid w:val="00C85737"/>
     <w:rsid w:val="00D51C97"/>
     <w:rsid w:val="00D654A0"/>
+    <w:rsid w:val="00D65802"/>
     <w:rsid w:val="00E16399"/>
     <w:rsid w:val="00E53E9E"/>
     <w:rsid w:val="00E54DE4"/>
     <w:rsid w:val="00EA2332"/>
     <w:rsid w:val="00F33254"/>
     <w:rsid w:val="00F33C6C"/>
     <w:rsid w:val="00F457BB"/>
     <w:rsid w:val="00F76DF4"/>
     <w:rsid w:val="00FD2417"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7F3B9999"/>
   <w15:docId w15:val="{BE81897A-6A7C-0F48-8E71-48CD7FB33847}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1604,55 +1936,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -1764,51 +2091,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListeParagraf">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00663E02"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
   <a:themeElements>
     <a:clrScheme name="Ofis">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2066,68 +2393,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>100</Words>
-  <Characters>576</Characters>
+  <Words>103</Words>
+  <Characters>590</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Silentall Unattended Installer</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>675</CharactersWithSpaces>
+  <CharactersWithSpaces>692</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>